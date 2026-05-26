--- v0 (2025-11-15)
+++ v1 (2026-05-26)
@@ -2,258 +2,220 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kasprzakj\Desktop\Rolnictwo Inf\Rolnictwo 01-09 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vmfgus09\os\OS-01\07_Sytuacja społeczno-gospodarcza kraju\00. MATERIAŁY DLA MARKA\0. Strona Sytuacji\Tablice\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D0E30B29-5EA0-452E-9308-8AF04385D0DA}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:8001_{55FF0E47-8A1E-49A8-9E9D-929D55FA25AC}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12432" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Arkusz1" sheetId="1" r:id="rId1"/>
+    <sheet name="Arkusz1" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029" fullPrecision="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="17">
   <si>
     <t>Środki produkcji</t>
   </si>
   <si>
     <t>Lata/ Kwartały</t>
   </si>
   <si>
     <t>Ciągnik rolniczy – szt.</t>
   </si>
   <si>
     <t>01–03</t>
   </si>
   <si>
     <t>04–06</t>
   </si>
   <si>
     <t>07–09</t>
   </si>
   <si>
     <t>10–12</t>
   </si>
   <si>
     <t>Saletra amonowa – 1 dt</t>
   </si>
   <si>
     <t>Mieszanka paszowa dla tuczników – 1 dt</t>
   </si>
   <si>
     <t>Olej napędowy – 1 hl</t>
   </si>
   <si>
     <t>dt pszenicy</t>
   </si>
   <si>
     <t>dt żyta</t>
   </si>
   <si>
     <t xml:space="preserve">   dt żywca wołowego</t>
   </si>
   <si>
     <t xml:space="preserve">hl mleka </t>
   </si>
   <si>
     <t xml:space="preserve">   dt żywca wieprzowego</t>
+  </si>
+  <si>
+    <t>Ceny środków produkcji wyrażone w:</t>
   </si>
   <si>
     <r>
       <t>Relacje cen detalicznych wybranych środków produkcji</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FF000000"/>
+        <color theme="1"/>
         <rFont val="Fira Sans"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <color rgb="FF000000"/>
+        <color theme="1"/>
         <rFont val="Fira Sans"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>dla rolnictwa do cen skupu podstawowych produktów rolnych</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Ceny środków produkcji wyrażone w:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
-      <b/>
-[...20 lines deleted...]
-    <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Fira Sans"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
-      <sz val="10"/>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Fira Sans"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Fira Sans"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Fira Sans"/>
-[...13 lines deleted...]
-      <color rgb="FFFF0000"/>
+      <color theme="1"/>
       <name val="Fira Sans"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="1"/>
       </left>
-      <right style="thin">
-[...9 lines deleted...]
-      </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="1"/>
       </right>
       <top style="medium">
         <color theme="1"/>
       </top>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
@@ -304,241 +266,151 @@
       <left style="thin">
         <color theme="1"/>
       </left>
       <right style="thin">
         <color theme="1"/>
       </right>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom style="medium">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="1"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom style="medium">
         <color theme="1"/>
       </bottom>
-      <diagonal/>
-[...22 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...57 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...43 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
@@ -817,908 +689,677 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G43"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4ED246C1-E6CD-4CC5-94B0-3EAE8881179E}">
+  <dimension ref="A1:G31"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="I1" sqref="I1"/>
+    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
+      <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.88671875" style="1" customWidth="1"/>
     <col min="2" max="2" width="11" style="1" customWidth="1"/>
     <col min="3" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="13" style="1" customWidth="1"/>
     <col min="6" max="7" width="12" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+    </row>
+    <row r="2" spans="1:7" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="34"/>
-[...19 lines deleted...]
-      <c r="G2" s="43"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="29"/>
     </row>
     <row r="3" spans="1:7" s="2" customFormat="1" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="36"/>
-[...1 lines deleted...]
-      <c r="C3" s="14" t="s">
+      <c r="A3" s="26"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="4" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:7" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="44">
-[...15 lines deleted...]
-        <v>1700</v>
+      <c r="B4" s="6">
+        <v>2025</v>
+      </c>
+      <c r="C4" s="7">
+        <v>4473</v>
+      </c>
+      <c r="D4" s="7">
+        <v>5642</v>
+      </c>
+      <c r="E4" s="7">
+        <v>579</v>
+      </c>
+      <c r="F4" s="7">
+        <v>270</v>
+      </c>
+      <c r="G4" s="8">
+        <v>1646</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A5" s="5"/>
-      <c r="B5" s="44"/>
-[...4 lines deleted...]
-      <c r="G5" s="42"/>
+      <c r="B5" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="9">
+        <v>3959</v>
+      </c>
+      <c r="D5" s="9">
+        <v>5061</v>
+      </c>
+      <c r="E5" s="9">
+        <v>611</v>
+      </c>
+      <c r="F5" s="9">
+        <v>282</v>
+      </c>
+      <c r="G5" s="10">
+        <v>1582</v>
+      </c>
     </row>
     <row r="6" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A6" s="5"/>
-      <c r="B6" s="11" t="s">
-[...15 lines deleted...]
-        <v>1745</v>
+      <c r="B6" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="9">
+        <v>4098</v>
+      </c>
+      <c r="D6" s="9">
+        <v>5006</v>
+      </c>
+      <c r="E6" s="9">
+        <v>521</v>
+      </c>
+      <c r="F6" s="9">
+        <v>263</v>
+      </c>
+      <c r="G6" s="10">
+        <v>1630</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A7" s="5"/>
-      <c r="B7" s="11" t="s">
-[...15 lines deleted...]
-        <v>1807</v>
+      <c r="B7" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="9">
+        <v>4732</v>
+      </c>
+      <c r="D7" s="9">
+        <v>5903</v>
+      </c>
+      <c r="E7" s="9">
+        <v>555</v>
+      </c>
+      <c r="F7" s="9">
+        <v>237</v>
+      </c>
+      <c r="G7" s="10">
+        <v>1642</v>
       </c>
     </row>
     <row r="8" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A8" s="5"/>
-      <c r="B8" s="11" t="s">
-[...15 lines deleted...]
-        <v>1775</v>
+      <c r="B8" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="9">
+        <v>4933</v>
+      </c>
+      <c r="D8" s="9">
+        <v>6029</v>
+      </c>
+      <c r="E8" s="9">
+        <v>650</v>
+      </c>
+      <c r="F8" s="9">
+        <v>227</v>
+      </c>
+      <c r="G8" s="10">
+        <v>1732</v>
       </c>
     </row>
     <row r="9" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A9" s="5"/>
-      <c r="B9" s="11" t="s">
+      <c r="B9" s="11">
+        <v>2026</v>
+      </c>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="8"/>
+    </row>
+    <row r="10" spans="1:7" s="2" customFormat="1" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="5"/>
+      <c r="B10" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="12">
+        <v>4840</v>
+      </c>
+      <c r="D10" s="12">
+        <v>5923</v>
+      </c>
+      <c r="E10" s="12">
+        <v>695</v>
+      </c>
+      <c r="F10" s="12">
+        <v>235</v>
+      </c>
+      <c r="G10" s="13">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A11" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="6">
+        <v>2025</v>
+      </c>
+      <c r="C11" s="14">
+        <v>2.5</v>
+      </c>
+      <c r="D11" s="14">
+        <v>3.2</v>
+      </c>
+      <c r="E11" s="15">
+        <v>0.33</v>
+      </c>
+      <c r="F11" s="15">
+        <v>0.15</v>
+      </c>
+      <c r="G11" s="16">
+        <v>0.94</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A12" s="5"/>
+      <c r="B12" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C12" s="17">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D12" s="17">
+        <v>2.9</v>
+      </c>
+      <c r="E12" s="9">
+        <v>0.35</v>
+      </c>
+      <c r="F12" s="9">
+        <v>0.16</v>
+      </c>
+      <c r="G12" s="18">
+        <v>0.92</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="5"/>
+      <c r="B13" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C13" s="7">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D13" s="7">
+        <v>2.9</v>
+      </c>
+      <c r="E13" s="15">
+        <v>0.3</v>
+      </c>
+      <c r="F13" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="G13" s="8">
+        <v>0.93</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A14" s="5"/>
+      <c r="B14" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C14" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="D14" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="E14" s="15">
+        <v>0.31</v>
+      </c>
+      <c r="F14" s="7">
+        <v>0.13</v>
+      </c>
+      <c r="G14" s="8">
+        <v>0.93</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A15" s="5"/>
+      <c r="B15" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="25">
-[...17 lines deleted...]
-      <c r="B10" s="18">
+      <c r="C15" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="D15" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="E15" s="15">
+        <v>0.36</v>
+      </c>
+      <c r="F15" s="7">
+        <v>0.13</v>
+      </c>
+      <c r="G15" s="16">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A16" s="5"/>
+      <c r="B16" s="11">
+        <v>2026</v>
+      </c>
+      <c r="C16" s="14"/>
+      <c r="D16" s="14"/>
+      <c r="E16" s="15"/>
+      <c r="F16" s="15"/>
+      <c r="G16" s="19"/>
+    </row>
+    <row r="17" spans="1:7" s="2" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="5"/>
+      <c r="B17" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="12">
+        <v>2.8</v>
+      </c>
+      <c r="D17" s="12">
+        <v>3.4</v>
+      </c>
+      <c r="E17" s="12">
+        <v>0.4</v>
+      </c>
+      <c r="F17" s="12">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="G17" s="13">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="2" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A18" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="6">
         <v>2025</v>
       </c>
-      <c r="C10" s="26"/>
-[...7 lines deleted...]
-      <c r="B11" s="11" t="s">
+      <c r="C18" s="14">
+        <v>2.5</v>
+      </c>
+      <c r="D18" s="14">
+        <v>3.2</v>
+      </c>
+      <c r="E18" s="15">
+        <v>0.33</v>
+      </c>
+      <c r="F18" s="15">
+        <v>0.15</v>
+      </c>
+      <c r="G18" s="16">
+        <v>0.94</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A19" s="5"/>
+      <c r="B19" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C11" s="15">
-[...17 lines deleted...]
-      <c r="B12" s="11" t="s">
+      <c r="C19" s="17">
+        <v>2.5</v>
+      </c>
+      <c r="D19" s="17">
+        <v>3.2</v>
+      </c>
+      <c r="E19" s="9">
+        <v>0.39</v>
+      </c>
+      <c r="F19" s="9">
+        <v>0.18</v>
+      </c>
+      <c r="G19" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A20" s="5"/>
+      <c r="B20" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C12" s="15">
-[...17 lines deleted...]
-      <c r="B13" s="18" t="s">
+      <c r="C20" s="17">
+        <v>2.6</v>
+      </c>
+      <c r="D20" s="17">
+        <v>3.2</v>
+      </c>
+      <c r="E20" s="9">
+        <v>0.33</v>
+      </c>
+      <c r="F20" s="9">
+        <v>0.17</v>
+      </c>
+      <c r="G20" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A21" s="5"/>
+      <c r="B21" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C13" s="50">
-[...16 lines deleted...]
-      <c r="A14" s="9" t="s">
+      <c r="C21" s="17">
+        <v>3</v>
+      </c>
+      <c r="D21" s="17">
+        <v>3.7</v>
+      </c>
+      <c r="E21" s="9">
+        <v>0.35</v>
+      </c>
+      <c r="F21" s="9">
+        <v>0.15</v>
+      </c>
+      <c r="G21" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A22" s="5"/>
+      <c r="B22" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" s="17">
+        <v>3.1</v>
+      </c>
+      <c r="D22" s="17">
+        <v>3.8</v>
+      </c>
+      <c r="E22" s="9">
+        <v>0.41</v>
+      </c>
+      <c r="F22" s="9">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="G22" s="20">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A23" s="5"/>
+      <c r="B23" s="11">
+        <v>2026</v>
+      </c>
+      <c r="C23" s="14"/>
+      <c r="D23" s="14"/>
+      <c r="E23" s="15"/>
+      <c r="F23" s="15"/>
+      <c r="G23" s="19"/>
+    </row>
+    <row r="24" spans="1:7" s="2" customFormat="1" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="5"/>
+      <c r="B24" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C24" s="21">
+        <v>3</v>
+      </c>
+      <c r="D24" s="12">
+        <v>3.7</v>
+      </c>
+      <c r="E24" s="12">
+        <v>0.43</v>
+      </c>
+      <c r="F24" s="12">
+        <v>0.15</v>
+      </c>
+      <c r="G24" s="13">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" s="6">
+        <v>2025</v>
+      </c>
+      <c r="C25" s="14">
+        <v>7.6</v>
+      </c>
+      <c r="D25" s="14">
+        <v>9.5</v>
+      </c>
+      <c r="E25" s="15">
+        <v>0.98</v>
+      </c>
+      <c r="F25" s="15">
+        <v>0.46</v>
+      </c>
+      <c r="G25" s="22">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A26" s="5"/>
+      <c r="B26" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C26" s="17">
         <v>7</v>
       </c>
-      <c r="B14" s="40">
-[...2 lines deleted...]
-      <c r="C14" s="47">
+      <c r="D26" s="17">
+        <v>9</v>
+      </c>
+      <c r="E26" s="9">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F26" s="23">
+        <v>0.5</v>
+      </c>
+      <c r="G26" s="20">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A27" s="5"/>
+      <c r="B27" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C27" s="17">
+        <v>6.7</v>
+      </c>
+      <c r="D27" s="17">
+        <v>8.1</v>
+      </c>
+      <c r="E27" s="9">
+        <v>0.85</v>
+      </c>
+      <c r="F27" s="9">
+        <v>0.43</v>
+      </c>
+      <c r="G27" s="20">
         <v>2.6</v>
       </c>
-      <c r="D14" s="47">
-[...23 lines deleted...]
-      <c r="B16" s="11" t="s">
+    </row>
+    <row r="28" spans="1:7" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="5"/>
+      <c r="B28" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C28" s="17">
+        <v>7.9</v>
+      </c>
+      <c r="D28" s="17">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="E28" s="9">
+        <v>0.92</v>
+      </c>
+      <c r="F28" s="9">
+        <v>0.39</v>
+      </c>
+      <c r="G28" s="20">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A29" s="5"/>
+      <c r="B29" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C29" s="17">
+        <v>8.4</v>
+      </c>
+      <c r="D29" s="17">
+        <v>10.3</v>
+      </c>
+      <c r="E29" s="9">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F29" s="9">
+        <v>0.39</v>
+      </c>
+      <c r="G29" s="20">
         <v>3</v>
       </c>
-      <c r="C16" s="27">
-[...280 lines deleted...]
-      <c r="A31" s="9"/>
+    </row>
+    <row r="30" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A30" s="5"/>
+      <c r="B30" s="11">
+        <v>2026</v>
+      </c>
+      <c r="C30" s="14"/>
+      <c r="D30" s="14"/>
+      <c r="E30" s="15"/>
+      <c r="F30" s="15"/>
+      <c r="G30" s="19"/>
+    </row>
+    <row r="31" spans="1:7" s="2" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="5"/>
       <c r="B31" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="C31" s="27">
-[...244 lines deleted...]
-        <v>2.7</v>
+      <c r="C31" s="12">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="D31" s="12">
+        <v>10.6</v>
+      </c>
+      <c r="E31" s="12">
+        <v>1.2</v>
+      </c>
+      <c r="F31" s="12">
+        <v>0.42</v>
+      </c>
+      <c r="G31" s="13">
+        <v>3.5</v>
       </c>
     </row>
   </sheetData>
-  <sortState ref="D67:G70">
-[...14 lines deleted...]
-    <mergeCell ref="G24:G25"/>
+  <mergeCells count="4">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
-    <mergeCell ref="B34:B35"/>
-[...2 lines deleted...]
-    <mergeCell ref="G4:G5"/>
     <mergeCell ref="C2:G2"/>
-    <mergeCell ref="B4:B5"/>
-[...6 lines deleted...]
-    <mergeCell ref="E34:E35"/>
   </mergeCells>
-  <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="95" orientation="portrait" horizontalDpi="4294967293" verticalDpi="4294967293" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Arkusz1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>