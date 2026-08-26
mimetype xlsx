--- v1 (2026-05-26)
+++ v2 (2026-08-26)
@@ -2,71 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vmfgus09\os\OS-01\07_Sytuacja społeczno-gospodarcza kraju\00. MATERIAŁY DLA MARKA\0. Strona Sytuacji\Tablice\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\vmfgus09\AN\AN-03\07_Sytuacja społeczno-gospodarcza kraju\00. MATERIAŁY DLA MARKA\0. Strona Sytuacji\Tablice\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:8001_{55FF0E47-8A1E-49A8-9E9D-929D55FA25AC}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D8887C87-0704-4ABF-9E80-EDFDF718BCD4}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12432" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Arkusz1" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029" fullPrecision="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="17">
   <si>
     <t>Środki produkcji</t>
   </si>
   <si>
     <t>Lata/ Kwartały</t>
   </si>
   <si>
     <t>Ciągnik rolniczy – szt.</t>
   </si>
   <si>
     <t>01–03</t>
   </si>
   <si>
     <t>04–06</t>
   </si>
   <si>
     <t>07–09</t>
   </si>
   <si>
     <t>10–12</t>
   </si>
   <si>
     <t>Saletra amonowa – 1 dt</t>
   </si>
   <si>
@@ -283,134 +283,137 @@
       </left>
       <right/>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom style="medium">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
@@ -690,665 +693,749 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4ED246C1-E6CD-4CC5-94B0-3EAE8881179E}">
-  <dimension ref="A1:G31"/>
+  <dimension ref="A1:G35"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
-      <selection sqref="A1:G1"/>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="H24" sqref="H24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24.88671875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="24.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="11" style="1" customWidth="1"/>
     <col min="3" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="13" style="1" customWidth="1"/>
     <col min="6" max="7" width="12" style="1" customWidth="1"/>
-    <col min="8" max="16384" width="9.109375" style="1"/>
+    <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="2" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="24" t="s">
+    <row r="1" spans="1:7" s="2" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="24"/>
-[...7 lines deleted...]
-      <c r="A2" s="25" t="s">
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="27" t="s">
+      <c r="B2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="27" t="s">
+      <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D2" s="27"/>
-[...7 lines deleted...]
-      <c r="C3" s="3" t="s">
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="6"/>
+    </row>
+    <row r="3" spans="1:7" s="2" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="7"/>
+      <c r="B3" s="8"/>
+      <c r="C3" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="D3" s="3" t="s">
+      <c r="D3" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="E3" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="F3" s="3" t="s">
+      <c r="F3" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="G3" s="4" t="s">
+      <c r="G3" s="10" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="4" spans="1:7" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="5" t="s">
+    <row r="4" spans="1:7" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6">
+      <c r="B4" s="12">
         <v>2025</v>
       </c>
-      <c r="C4" s="7">
+      <c r="C4" s="13">
         <v>4473</v>
       </c>
-      <c r="D4" s="7">
+      <c r="D4" s="13">
         <v>5642</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="13">
         <v>579</v>
       </c>
-      <c r="F4" s="7">
+      <c r="F4" s="13">
         <v>270</v>
       </c>
-      <c r="G4" s="8">
+      <c r="G4" s="14">
         <v>1646</v>
       </c>
     </row>
-    <row r="5" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B5" s="6" t="s">
+    <row r="5" spans="1:7" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="11"/>
+      <c r="B5" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="9">
+      <c r="C5" s="15">
         <v>3959</v>
       </c>
-      <c r="D5" s="9">
+      <c r="D5" s="15">
         <v>5061</v>
       </c>
-      <c r="E5" s="9">
+      <c r="E5" s="15">
         <v>611</v>
       </c>
-      <c r="F5" s="9">
+      <c r="F5" s="15">
         <v>282</v>
       </c>
-      <c r="G5" s="10">
+      <c r="G5" s="16">
         <v>1582</v>
       </c>
     </row>
-    <row r="6" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="6" t="s">
+    <row r="6" spans="1:7" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="11"/>
+      <c r="B6" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C6" s="15">
         <v>4098</v>
       </c>
-      <c r="D6" s="9">
+      <c r="D6" s="15">
         <v>5006</v>
       </c>
-      <c r="E6" s="9">
+      <c r="E6" s="15">
         <v>521</v>
       </c>
-      <c r="F6" s="9">
+      <c r="F6" s="15">
         <v>263</v>
       </c>
-      <c r="G6" s="10">
+      <c r="G6" s="16">
         <v>1630</v>
       </c>
     </row>
-    <row r="7" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B7" s="6" t="s">
+    <row r="7" spans="1:7" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="11"/>
+      <c r="B7" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="9">
+      <c r="C7" s="15">
         <v>4732</v>
       </c>
-      <c r="D7" s="9">
+      <c r="D7" s="15">
         <v>5903</v>
       </c>
-      <c r="E7" s="9">
+      <c r="E7" s="15">
         <v>555</v>
       </c>
-      <c r="F7" s="9">
+      <c r="F7" s="15">
         <v>237</v>
       </c>
-      <c r="G7" s="10">
+      <c r="G7" s="16">
         <v>1642</v>
       </c>
     </row>
-    <row r="8" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B8" s="6" t="s">
+    <row r="8" spans="1:7" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="11"/>
+      <c r="B8" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C8" s="9">
+      <c r="C8" s="15">
         <v>4933</v>
       </c>
-      <c r="D8" s="9">
+      <c r="D8" s="15">
         <v>6029</v>
       </c>
-      <c r="E8" s="9">
+      <c r="E8" s="15">
         <v>650</v>
       </c>
-      <c r="F8" s="9">
+      <c r="F8" s="15">
         <v>227</v>
       </c>
-      <c r="G8" s="10">
+      <c r="G8" s="16">
         <v>1732</v>
       </c>
     </row>
-    <row r="9" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B9" s="11">
+    <row r="9" spans="1:7" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="11"/>
+      <c r="B9" s="17">
         <v>2026</v>
       </c>
-      <c r="C9" s="7"/>
-[...7 lines deleted...]
-      <c r="B10" s="11" t="s">
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="13"/>
+      <c r="G9" s="14"/>
+    </row>
+    <row r="10" spans="1:7" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="11"/>
+      <c r="B10" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C10" s="12">
-[...16 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="C10" s="15">
+        <v>4856</v>
+      </c>
+      <c r="D10" s="15">
+        <v>5943</v>
+      </c>
+      <c r="E10" s="15">
+        <v>697</v>
+      </c>
+      <c r="F10" s="15">
+        <v>236</v>
+      </c>
+      <c r="G10" s="16">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="2" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="11"/>
+      <c r="B11" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="18">
+        <v>4620</v>
+      </c>
+      <c r="D11" s="18">
+        <v>5763</v>
+      </c>
+      <c r="E11" s="18">
+        <v>658</v>
+      </c>
+      <c r="F11" s="18">
+        <v>252</v>
+      </c>
+      <c r="G11" s="19">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="6">
+      <c r="B12" s="12">
         <v>2025</v>
       </c>
-      <c r="C11" s="14">
+      <c r="C12" s="20">
         <v>2.5</v>
       </c>
-      <c r="D11" s="14">
+      <c r="D12" s="20">
         <v>3.2</v>
       </c>
-      <c r="E11" s="15">
+      <c r="E12" s="21">
         <v>0.33</v>
       </c>
-      <c r="F11" s="15">
+      <c r="F12" s="21">
         <v>0.15</v>
       </c>
-      <c r="G11" s="16">
+      <c r="G12" s="22">
         <v>0.94</v>
       </c>
     </row>
-    <row r="12" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B12" s="6" t="s">
+    <row r="13" spans="1:7" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="11"/>
+      <c r="B13" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="17">
+      <c r="C13" s="23">
         <v>2.2999999999999998</v>
       </c>
-      <c r="D12" s="17">
+      <c r="D13" s="23">
         <v>2.9</v>
       </c>
-      <c r="E12" s="9">
+      <c r="E13" s="15">
         <v>0.35</v>
       </c>
-      <c r="F12" s="9">
+      <c r="F13" s="15">
         <v>0.16</v>
       </c>
-      <c r="G12" s="18">
+      <c r="G13" s="24">
         <v>0.92</v>
       </c>
     </row>
-    <row r="13" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B13" s="6" t="s">
+    <row r="14" spans="1:7" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="11"/>
+      <c r="B14" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="C13" s="7">
+      <c r="C14" s="13">
         <v>2.2999999999999998</v>
       </c>
-      <c r="D13" s="7">
+      <c r="D14" s="13">
         <v>2.9</v>
       </c>
-      <c r="E13" s="15">
+      <c r="E14" s="21">
         <v>0.3</v>
       </c>
-      <c r="F13" s="7">
+      <c r="F14" s="13">
         <v>0.15</v>
       </c>
-      <c r="G13" s="8">
+      <c r="G14" s="14">
         <v>0.93</v>
       </c>
     </row>
-    <row r="14" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B14" s="6" t="s">
+    <row r="15" spans="1:7" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="11"/>
+      <c r="B15" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="C14" s="7">
+      <c r="C15" s="13">
         <v>2.7</v>
       </c>
-      <c r="D14" s="7">
+      <c r="D15" s="13">
         <v>3.3</v>
       </c>
-      <c r="E14" s="15">
+      <c r="E15" s="21">
         <v>0.31</v>
       </c>
-      <c r="F14" s="7">
+      <c r="F15" s="13">
         <v>0.13</v>
       </c>
-      <c r="G14" s="8">
+      <c r="G15" s="14">
         <v>0.93</v>
       </c>
     </row>
-    <row r="15" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B15" s="6" t="s">
+    <row r="16" spans="1:7" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="11"/>
+      <c r="B16" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C15" s="7">
+      <c r="C16" s="13">
         <v>2.7</v>
       </c>
-      <c r="D15" s="7">
+      <c r="D16" s="13">
         <v>3.4</v>
       </c>
-      <c r="E15" s="15">
+      <c r="E16" s="21">
         <v>0.36</v>
       </c>
-      <c r="F15" s="7">
+      <c r="F16" s="13">
         <v>0.13</v>
       </c>
-      <c r="G15" s="16">
+      <c r="G16" s="22">
         <v>0.96</v>
       </c>
     </row>
-    <row r="16" spans="1:7" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B16" s="11">
+    <row r="17" spans="1:7" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="11"/>
+      <c r="B17" s="17">
         <v>2026</v>
       </c>
-      <c r="C16" s="14"/>
-[...7 lines deleted...]
-      <c r="B17" s="11" t="s">
+      <c r="C17" s="20"/>
+      <c r="D17" s="20"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="21"/>
+      <c r="G17" s="25"/>
+    </row>
+    <row r="18" spans="1:7" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="11"/>
+      <c r="B18" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C17" s="12">
+      <c r="C18" s="15">
         <v>2.8</v>
       </c>
-      <c r="D17" s="12">
+      <c r="D18" s="15">
         <v>3.4</v>
       </c>
-      <c r="E17" s="12">
+      <c r="E18" s="26">
         <v>0.4</v>
       </c>
-      <c r="F17" s="12">
+      <c r="F18" s="15">
         <v>0.14000000000000001</v>
       </c>
-      <c r="G17" s="13">
+      <c r="G18" s="16">
         <v>1.1000000000000001</v>
       </c>
     </row>
-    <row r="18" spans="1:7" s="2" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
-      <c r="A18" s="5" t="s">
+    <row r="19" spans="1:7" s="2" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="11"/>
+      <c r="B19" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="C19" s="27">
+        <v>3</v>
+      </c>
+      <c r="D19" s="18">
+        <v>3.7</v>
+      </c>
+      <c r="E19" s="18">
+        <v>0.42</v>
+      </c>
+      <c r="F19" s="18">
+        <v>0.16</v>
+      </c>
+      <c r="G19" s="19">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A20" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B20" s="12">
         <v>2025</v>
       </c>
-      <c r="C18" s="14">
+      <c r="C20" s="20">
+        <v>2.8</v>
+      </c>
+      <c r="D20" s="20">
+        <v>3.6</v>
+      </c>
+      <c r="E20" s="21">
+        <v>0.37</v>
+      </c>
+      <c r="F20" s="21">
+        <v>0.17</v>
+      </c>
+      <c r="G20" s="28">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="11"/>
+      <c r="B21" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="C21" s="23">
         <v>2.5</v>
       </c>
-      <c r="D18" s="14">
+      <c r="D21" s="23">
         <v>3.2</v>
       </c>
-      <c r="E18" s="15">
+      <c r="E21" s="15">
+        <v>0.39</v>
+      </c>
+      <c r="F21" s="15">
+        <v>0.18</v>
+      </c>
+      <c r="G21" s="29">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="11"/>
+      <c r="B22" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="C22" s="23">
+        <v>2.6</v>
+      </c>
+      <c r="D22" s="23">
+        <v>3.2</v>
+      </c>
+      <c r="E22" s="15">
         <v>0.33</v>
       </c>
-      <c r="F18" s="15">
+      <c r="F22" s="15">
+        <v>0.17</v>
+      </c>
+      <c r="G22" s="29">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="11"/>
+      <c r="B23" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="C23" s="23">
+        <v>3</v>
+      </c>
+      <c r="D23" s="23">
+        <v>3.7</v>
+      </c>
+      <c r="E23" s="15">
+        <v>0.35</v>
+      </c>
+      <c r="F23" s="15">
         <v>0.15</v>
       </c>
-      <c r="G18" s="16">
-[...5 lines deleted...]
-      <c r="B19" s="6" t="s">
+      <c r="G23" s="29">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="11"/>
+      <c r="B24" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" s="23">
+        <v>3.1</v>
+      </c>
+      <c r="D24" s="23">
+        <v>3.8</v>
+      </c>
+      <c r="E24" s="15">
+        <v>0.41</v>
+      </c>
+      <c r="F24" s="15">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="G24" s="29">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="11"/>
+      <c r="B25" s="17">
+        <v>2026</v>
+      </c>
+      <c r="C25" s="20"/>
+      <c r="D25" s="20"/>
+      <c r="E25" s="21"/>
+      <c r="F25" s="21"/>
+      <c r="G25" s="25"/>
+    </row>
+    <row r="26" spans="1:7" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="11"/>
+      <c r="B26" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C19" s="17">
-[...5 lines deleted...]
-      <c r="E19" s="9">
+      <c r="C26" s="23">
+        <v>3</v>
+      </c>
+      <c r="D26" s="15">
+        <v>3.7</v>
+      </c>
+      <c r="E26" s="15">
+        <v>0.43</v>
+      </c>
+      <c r="F26" s="15">
+        <v>0.15</v>
+      </c>
+      <c r="G26" s="16">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="2" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="11"/>
+      <c r="B27" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="C27" s="27">
+        <v>2.9</v>
+      </c>
+      <c r="D27" s="18">
+        <v>3.6</v>
+      </c>
+      <c r="E27" s="18">
+        <v>0.42</v>
+      </c>
+      <c r="F27" s="18">
+        <v>0.16</v>
+      </c>
+      <c r="G27" s="19">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="12">
+        <v>2025</v>
+      </c>
+      <c r="C28" s="20">
+        <v>7.6</v>
+      </c>
+      <c r="D28" s="20">
+        <v>9.5</v>
+      </c>
+      <c r="E28" s="21">
+        <v>0.98</v>
+      </c>
+      <c r="F28" s="21">
+        <v>0.46</v>
+      </c>
+      <c r="G28" s="28">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="11"/>
+      <c r="B29" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="C29" s="23">
+        <v>7</v>
+      </c>
+      <c r="D29" s="23">
+        <v>9</v>
+      </c>
+      <c r="E29" s="15">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F29" s="30">
+        <v>0.5</v>
+      </c>
+      <c r="G29" s="29">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="11"/>
+      <c r="B30" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="C30" s="23">
+        <v>6.7</v>
+      </c>
+      <c r="D30" s="23">
+        <v>8.1</v>
+      </c>
+      <c r="E30" s="15">
+        <v>0.85</v>
+      </c>
+      <c r="F30" s="15">
+        <v>0.43</v>
+      </c>
+      <c r="G30" s="29">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="11"/>
+      <c r="B31" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="C31" s="23">
+        <v>7.9</v>
+      </c>
+      <c r="D31" s="23">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="E31" s="15">
+        <v>0.92</v>
+      </c>
+      <c r="F31" s="15">
         <v>0.39</v>
       </c>
-      <c r="F19" s="9">
-[...8 lines deleted...]
-      <c r="B20" s="6" t="s">
+      <c r="G31" s="29">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="11"/>
+      <c r="B32" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C32" s="23">
+        <v>8.4</v>
+      </c>
+      <c r="D32" s="23">
+        <v>10.3</v>
+      </c>
+      <c r="E32" s="15">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F32" s="15">
+        <v>0.39</v>
+      </c>
+      <c r="G32" s="29">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="11"/>
+      <c r="B33" s="17">
+        <v>2026</v>
+      </c>
+      <c r="C33" s="20"/>
+      <c r="D33" s="20"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="25"/>
+    </row>
+    <row r="34" spans="1:7" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="11"/>
+      <c r="B34" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="C34" s="15">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="D34" s="15">
+        <v>10.6</v>
+      </c>
+      <c r="E34" s="15">
+        <v>1.2</v>
+      </c>
+      <c r="F34" s="15">
+        <v>0.42</v>
+      </c>
+      <c r="G34" s="16">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" s="2" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="11"/>
+      <c r="B35" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="C20" s="17">
-[...126 lines deleted...]
-      <c r="F26" s="23">
+      <c r="C35" s="18">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="D35" s="27">
+        <v>11</v>
+      </c>
+      <c r="E35" s="18">
+        <v>1.3</v>
+      </c>
+      <c r="F35" s="18">
         <v>0.5</v>
       </c>
-      <c r="G26" s="20">
-[...95 lines deleted...]
-        <v>3.5</v>
+      <c r="G35" s="19">
+        <v>3.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:G2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>